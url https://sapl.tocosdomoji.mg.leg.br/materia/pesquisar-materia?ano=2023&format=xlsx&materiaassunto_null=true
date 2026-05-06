--- v0 (2025-12-10)
+++ v1 (2026-05-06)
@@ -54,1056 +54,1056 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora - Mesa Dir</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/13/plo-991-altera-lei-843-2019-plano-carreira-legislativo.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/13/plo-991-altera-lei-843-2019-plano-carreira-legislativo.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo da Lei nº 843, de 26 de novembro de 2019, que dispõe sobre o Plano de Carreira e Remuneração dos servidores ocupantes de cargos ou funções da Câmara Municipal de Tocos do Moji, estabelece normas gerais para o Plano de Cargos e funções e dá outras providências.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_no_992_-_cria_vagas_-_motorista_-_docs_anexos.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_no_992_-_cria_vagas_-_motorista_-_docs_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do número de vagas do cargo de provimento efetivo de Motorista, altera o Anexo II, da Lei Nº 451/2009, e dá outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_no_993_-_cria_vagas_-_auxiliar_adm.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_no_993_-_cria_vagas_-_auxiliar_adm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do número de vagas do cargo de provimento efetivo de Auxiliar Administrativo, altera o Anexo II, da Lei Nº 451/2009, e dá outras providências.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_no_994_-_creditos_suplementares_-_contrapartida_aquisicao_onibus_45_lugares.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_no_994_-_creditos_suplementares_-_contrapartida_aquisicao_onibus_45_lugares.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no valor de R$ 72.766,67 (setenta e dois mil setecentos e sessenta e seis reais e sessenta e sete centavos) nas dotações orçamentárias vigentes do Município.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_no_995_-_creditos_suplementares_-_sistema_positivo.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_no_995_-_creditos_suplementares_-_sistema_positivo.pdf</t>
   </si>
   <si>
     <t>Abre Créditos Suplementares nas dotações orçamentárias vigentes do Município.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_no_996_-_creditos_especial_-_cnmj_amm_e_cisamesp.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_no_996_-_creditos_especial_-_cnmj_amm_e_cisamesp.pdf</t>
   </si>
   <si>
     <t>Abre Créditos Especiais no Orçamento vigente do Município.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_1000_-_reajuste_vale_alimentacao.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_1000_-_reajuste_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste do valor do benefício do vale alimentação dos servidores públicos municipais, altera a lei nº 302/2005, que o instituiu e dá outras providências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/52/plo-1002-altera-valor-cartao-alimentacao-camara.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/52/plo-1002-altera-valor-cartao-alimentacao-camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste do valor do benefício do Cartão Alimentação dos servidores públicos municipais da Câmara Municipal e altera a Lei Ordinária nº 617, de 12 de junho de 2014, que o instituiu e dá outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/54/plo-1003-reajuste-vencimentos-camara-altera-lo-843-2019.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/54/plo-1003-reajuste-vencimentos-camara-altera-lo-843-2019.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos servidores públicos do Poder Legislativo, revoga dispositivo e altera o Anexo Único da Lei Ordinária nº 843, de 26 de novembro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/105/plo-1007-abre-credito-especial-cameras-seguranca.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/105/plo-1007-abre-credito-especial-cameras-seguranca.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual (PPA 2022/2025) instituído pela Lei Municipal nº 891/2021, para criar a ação orçamentária Tocos do Moji com mais Segurança e Abre Crédito Especial no Orçamento do Município no valor de R$ 350.000,00 (trezentos e cinquenta mil reais), e dá outras providências.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/106/plo-1008-abre-credito-suplementar-pavimentacao-estradas-vicinais.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/106/plo-1008-abre-credito-suplementar-pavimentacao-estradas-vicinais.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar na dotação orçamentária vigente do Município.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/111/plo-1009-diretrizes-orcamentarias-2024.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/111/plo-1009-diretrizes-orcamentarias-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes gerais para a elaboração do orçamento do município para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/112/plo-1010-permissao-uso-logradouros-publicos-festa-distritos-fernandes-e-sertao.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/112/plo-1010-permissao-uso-logradouros-publicos-festa-distritos-fernandes-e-sertao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar Permissão de Uso gracioso de logradouros públicos em favor da Paróquia Nossa Senhora Aparecida, do Município de Tocos do Moji, e dá outras providências.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_resolucao_85-2023.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_resolucao_85-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece as regras para a elaboração e organização da Atas das Sessões Plenárias e das Reuniões Comissões da Câmara Municipal de Tocos do Moji, MG, conforme determina o § 8º do art. 43 e o § 5º do art. 130 do Regimento Interno da Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_resolucao_86-2023.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_resolucao_86-2023.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos a Resolução nº 24, de 24 de maio de 2011 que cria os Cargos Efetivos do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/95/projeto-res-088-implanta-sapl-carater-experimental-altera-ri.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/95/projeto-res-088-implanta-sapl-carater-experimental-altera-ri.pdf</t>
   </si>
   <si>
     <t>Implanta o Sistema de Apoio ao Processo Legislativo – SAPL, em caráter experimental e para fins de publicação, no âmbito da Câmara Municipal de Tocos do Moji, altera o Regimento Interno da Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/126/projeto-res-089-altera-res-089-2015-diarias.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/126/projeto-res-089-altera-res-089-2015-diarias.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 45, de 13 de abril de 2015, que dispõe sobre a concessão de diárias de viagens aos vereadores e servidores lotados na Câmara Municipal de Tocos do Moji, MG, e dá outras providencias, para estipular a distância rodoviária mínima que dá direito à diária com pernoite no local de destino.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/36/projeto_de_decreto_legislativo_38-2023.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/36/projeto_de_decreto_legislativo_38-2023.pdf</t>
   </si>
   <si>
     <t>Revoga o Decreto Legislativo nº 31, de 13 de abril de 2017, que regulamenta o § 6º do art. 43 e o § 5º do art. 130 do Regimento Interno da Câmara Municipal para estabelecer as regras para a elaboração e digitação de atas das reuniões do Plenário e de Comissões da Câmara Municipal de Tocos do Moji, MG.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>RqLeg</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/14/rq-leg-015-urgencia-pl-991-2023_plano-carreira-servidores-legislativo.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/14/rq-leg-015-urgencia-pl-991-2023_plano-carreira-servidores-legislativo.pdf</t>
   </si>
   <si>
     <t>Requerimento em que a Mesa Diretora da Câmara solicita que seja adotado o regime de urgência na tramitação do Projeto de Lei Ordinária nº 991/2023.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/16/oficio_10_-_pedido_de_urgencia_-_votacao_projeto_de_lei.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/16/oficio_10_-_pedido_de_urgencia_-_votacao_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Solicita que seja declarada urgência na apreciação do Projeto de Lei Nº 992/2022, de 23 de janeiro de 2023.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/18/oficio_11.2023_-_pedido_de_urgencia_-_votacao_projeto_de_lei_993.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/18/oficio_11.2023_-_pedido_de_urgencia_-_votacao_projeto_de_lei_993.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja declarada urgência na apreciação do Projeto de Lei Nº 993/2022, de 23 de janeiro de 2023.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/22/oficio_12.2023_-_pedido_de_urgencia_-_votacao_projeto_de_lei_994j_995_e_996.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/22/oficio_12.2023_-_pedido_de_urgencia_-_votacao_projeto_de_lei_994j_995_e_996.pdf</t>
   </si>
   <si>
     <t>Solicita que seja declarada urgência na apreciação dos Projetos de Lei Nº 994/2023, 995/2023 e 996/2023, de 23 de janeiro de 2023.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/24/oficio_14.2023_-_votacao_projeto_de_lei_no_997_-_pedido_de_extraordinaria.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/24/oficio_14.2023_-_votacao_projeto_de_lei_no_997_-_pedido_de_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Requerimento em que solicita que seja aprovada a tramitação em regime de urgência do Projeto de Lei Ordinária nº 997, de 31 janeiro de 2023, e que seja convocada Sessão Plenária Extraordinária para discussão e votação da referida matéria legislativa, nos termos do que estabelece o art. 17, caput e § 2º, inciso II, do Regimento Interno desta Câmara Municipal, formulado por meio do Ofício nº 14/2023, de 31 de janeiro de 2023, do Poder Executivo.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/31/requerimento_legislativo_23-2023.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/31/requerimento_legislativo_23-2023.pdf</t>
   </si>
   <si>
     <t>Tramitação em regime de urgência do Projeto de Lei Ordinária nº 998/2023 que “Concede reposição das perdas inflacionárias aos agentes políticos do Poder Executivo e dá outras providências”.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/51/oficio_21.2023_-_pedido_de_urgencia_-_votacao_projeto_de_lei_999_1000_e_1001.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/51/oficio_21.2023_-_pedido_de_urgencia_-_votacao_projeto_de_lei_999_1000_e_1001.pdf</t>
   </si>
   <si>
     <t>Solicita que seja declarada urgência na apreciação dos Projetos de Lei Nº 999/2023, 1.000/2023e 1.001/2023, de 13 de fevereiro de 2023, com inclusão para votação na próxima reunião prevista para o dia 14 de fevereiro de 2023.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/53/rq-leg-026-urgencia-plo-1002-altera-valor-cartao-alimentacao-camara.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/53/rq-leg-026-urgencia-plo-1002-altera-valor-cartao-alimentacao-camara.pdf</t>
   </si>
   <si>
     <t>Tramitação em regime de urgência do Projeto de Lei Ordinária nº 1002/2023 que “Dispõe sobre reajuste do valor do benefício do Cartão Alimentação dos servidores públicos municipais da Câmara Municipal e altera a Lei Ordinária nº 617, de 12 de junho de 2014, que o instituiu e dá outras providências”.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/55/rq-leg-027-urgencia-plo-1003-reajuste-vencimentos-camara.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/55/rq-leg-027-urgencia-plo-1003-reajuste-vencimentos-camara.pdf</t>
   </si>
   <si>
     <t>Tramitação em regime de urgência do Projeto de Lei Ordinária nº 1003/2023 que “Concede reajuste aos servidores públicos do Poder Legislativo, revoga dispositivo e altera o Anexo Único da Lei Ordinária nº 843, de 26 de novembro de 2019, e dá outras providências”.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/83/rq-leg-029-urgencia-plo-1004-oficio-38-2023-majora-ch-enfermeiro.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/83/rq-leg-029-urgencia-plo-1004-oficio-38-2023-majora-ch-enfermeiro.pdf</t>
   </si>
   <si>
     <t>Solicitação de tramitação em regime de urgência do Projeto de Lei Ordinária nº 1004/2023 que “Autoriza o Poder Executivo a majorar a carga horária e o vencimento do cargo efetivo de Enfermeiro, e dá outras providências”, formulada pelo Ofício nº 38/2023, de 09/03/2023.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/85/rq-leg-030-oficio-39-2023-urgencia-plo-1005-creditos-suplementares.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/85/rq-leg-030-oficio-39-2023-urgencia-plo-1005-creditos-suplementares.pdf</t>
   </si>
   <si>
     <t>Solicitação de tramitação em regime de urgência do Projeto de Lei Ordinária nº 1005/2023 que “Abre Créditos Suplementares nas dotações orçamentárias vigentes do Município”, formulada pelo Ofício nº 39/2023, de 09/03/2023.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/94/rq-leg-031-oficio-41-2023-urgencia-plo-1006-cargo-enfermeiro-speo.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/94/rq-leg-031-oficio-41-2023-urgencia-plo-1006-cargo-enfermeiro-speo.pdf</t>
   </si>
   <si>
     <t>Requerimento em que solicita que seja aprovada a tramitação em regime de urgência do Projeto de Lei Ordinária nº 1006, de 15 de março de 2023, e que seja convocada Sessão Plenária Extraordinária para discussão e votação da referida matéria legislativa, nos termos do que estabelece o art. 17, caput e § 2º, inciso II, do Regimento Interno desta Câmara Municipal, formulado por meio do Ofício nº 41/2023, de 15 de março de 2023, do Poder Executivo.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/107/rq-leg-032-of-057-2023-pedido-urgencia-tramitacao-plo-1007-e-1008.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/107/rq-leg-032-of-057-2023-pedido-urgencia-tramitacao-plo-1007-e-1008.pdf</t>
   </si>
   <si>
     <t>Solicitação de tramitação em regime de urgência dos Projetos de Lei Ordinária nº 1007/2023 e 1008/2023, formulada pelo Ofício nº 57/2023, de 10/04/2023.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Marcão</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/113/rq-leg-033-dispensa-para-participar-38-congresso-mineiro-municipios-marcos.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/113/rq-leg-033-dispensa-para-participar-38-congresso-mineiro-municipios-marcos.pdf</t>
   </si>
   <si>
     <t>Concessão de licença ao Vereador SEBASTIÃO MARCOS DOS REIS para desempenhar missão temporária, de caráter representativo, mediante participação no evento “38º Congresso Mineiro de Municípios”.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Dedé</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/114/rq-leg-034-dispensa-para-participar-38-congresso-mineiro-municipios-josue.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/114/rq-leg-034-dispensa-para-participar-38-congresso-mineiro-municipios-josue.pdf</t>
   </si>
   <si>
     <t>Concessão de licença ao Vereador JOSUÉ SEVERINO DA SILVA para desempenhar missão temporária, de caráter representativo, mediante participação no evento “38º Congresso Mineiro de Municípios”.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Cecilia</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/115/rq-leg-035-dispensa-para-participar-38-congresso-mineiro-municipios-cecilia.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/115/rq-leg-035-dispensa-para-participar-38-congresso-mineiro-municipios-cecilia.pdf</t>
   </si>
   <si>
     <t>Concessão de licença à Vereadora CECÍLA MARIA DA SILVA ALMEIDA para desempenhar missão temporária, de caráter representativo, mediante participação no evento “38º Congresso Mineiro de Municípios”.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Denis</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/116/rq-leg-036-dispensa-para-participar-38-congresso-mineiro-municipios-denis.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/116/rq-leg-036-dispensa-para-participar-38-congresso-mineiro-municipios-denis.pdf</t>
   </si>
   <si>
     <t>Concessão de licença ao Vereador DENIS HENRIQUE DE FARIA para desempenhar missão temporária, de caráter representativo, mediante participação no evento “38º Congresso Mineiro de Municípios”.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Ivan do Mercado, Nem do Paredes, Renato, Zé Carlos</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/117/rq-leg-037-licenca-congresso-m-m-ivan--outros.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/117/rq-leg-037-licenca-congresso-m-m-ivan--outros.pdf</t>
   </si>
   <si>
     <t>Concessão de licença aos Vereadores que menciona para desempenharem missão temporária, de caráter representativo, mediante participação no evento “38º Congresso Mineiro de Municípios”.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/118/rq-leg-038-licenca-13-engitec-denis.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/118/rq-leg-038-licenca-13-engitec-denis.pdf</t>
   </si>
   <si>
     <t>Concessão de licença ao Vereador DENIS HENRIQUE DE FARIA para desempenhar missão temporária, de caráter representativo, mediante participação no evento “13º EnGITEC - Encontro Nacional do Grupo Interlegis de Tecnologia”, na cidade de Brasília, DF.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/119/rq-leg-039-of-61-2023-urgencia-plo-1010.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/119/rq-leg-039-of-61-2023-urgencia-plo-1010.pdf</t>
   </si>
   <si>
     <t>Solicitação de tramitação em regime de urgência do Projeto de Lei Ordinária nº 1010/2023, formulada pelo Ofício nº 61/2023, de 24/04/2023.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>RqMoc</t>
   </si>
   <si>
     <t>Requerimento de Moção</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/96/rq-moc-002-pesar-falecimento-sinfronio-andrade.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/96/rq-moc-002-pesar-falecimento-sinfronio-andrade.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar que se faz pelo falecimento do Senhor Sinfronio Andrade ocorrido no dia 7 de março de 2023.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ivan do Mercado</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/78/indicacao-01-2023.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/78/indicacao-01-2023.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja feito um poço artesiano e o aumento do reservatório de água no Distrito Sertão da Bernardina.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/79/indicacao-02-2023.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/79/indicacao-02-2023.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja feito um poço artesiano e um reservatório de água no Bairro Borginho.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Emend</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CLJ - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/61/emenda-001-plo-1000-reajusta-vale-alimentacao.docx</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/61/emenda-001-plo-1000-reajusta-vale-alimentacao.docx</t>
   </si>
   <si>
     <t>Emenda aditiva ao Projeto de Lei Ordinária nº 1000/2023 que dispõe sobre reajuste do valor do benefício do vale alimentação dos servidores públicos municipais, altera a lei nº 302/2005, que o instituiu e dá outras providências.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/62/emenda-002-plo-1000-reajusta-vale-alimentacao.docx</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/62/emenda-002-plo-1000-reajusta-vale-alimentacao.docx</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/63/emenda-003-plo-1000-reajusta-vale-alimentacao.docx</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/63/emenda-003-plo-1000-reajusta-vale-alimentacao.docx</t>
   </si>
   <si>
     <t>Emenda modificativa ao Projeto de Lei Ordinária nº 1000/2023 que dispõe sobre reajuste do valor do benefício do vale alimentação dos servidores públicos municipais, altera a lei nº 302/2005, que o instituiu e dá outras providências.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CAO - Comissão de Administração Pública, Obras, Desenvolvimento e Turismo</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/101/emenda-004-plo-1006-extingue-altera-cargo-efetivo-enfermeiro.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/101/emenda-004-plo-1006-extingue-altera-cargo-efetivo-enfermeiro.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa e aditiva ao Projeto de Lei Ordinária nº 1006/2023 que extingue o cargo de Enfermeiro, reenquadra servidor, amplia número de vagas, altera a denominação, e dá outras providências.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/110/emenda-005-projeto-res-088-altera-ri-modificativa-supressiva.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/110/emenda-005-projeto-res-088-altera-ri-modificativa-supressiva.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Supressiva ao Projeto de Resolução nº 88/2023, alterando a ementa deste para "Altera o Regimento Interno da Câmara e dá outras providências".</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/127/emenda-006-proj-res-085-regras-elaboracao-e-organizacao-atas.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/127/emenda-006-proj-res-085-regras-elaboracao-e-organizacao-atas.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Aditiva ao Projeto de Resolução nº 85/2023 que estabelece as regras para a elaboração e organização da Atas das Sessões Plenárias e das Reuniões Comissões da Câmara Municipal de Tocos do Moji, MG, conforme determina o § 6º do art. 43 e o § 5º do art. 130 do Regimento Interno da Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/128/emenda-007-proj-res-086-alt-res-024-2011-cargos-efetivos-legislativo.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/128/emenda-007-proj-res-086-alt-res-024-2011-cargos-efetivos-legislativo.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Supressiva ao Projeto de Resolução nº 86/2023 que estabelece as regras para a elaboração e organização da Atas das Sessões Plenárias e das Reuniões Comissões da Câmara Municipal de Tocos do Moji, MG, conforme determina o § 6º do art. 43 e o § 5º do art. 130 do Regimento Interno da Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>ParLg</t>
   </si>
   <si>
     <t>Parecer Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/39/pl_993_parecer_legislativo_no_03.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/39/pl_993_parecer_legislativo_no_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do número de vagas do cargo de provimento efetivo de Auxiliar Administrativo, altera o Anexo II, da Lei nº 451/2009, e dá outras providências.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/40/pl_992_parecer_legislativo_no_04.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/40/pl_992_parecer_legislativo_no_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do número de vagas do cargo de provimento efetivo de Motorista, altera o Anexo II, da Lei nº 451/2009, e dá outras providências.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/41/pl_993_parecer_legislativo_no_05.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/41/pl_993_parecer_legislativo_no_05.pdf</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/42/pl_992_parecer_legislativo_no_06.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/42/pl_992_parecer_legislativo_no_06.pdf</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/43/pl_993_parecer_legislativo_no_07.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/43/pl_993_parecer_legislativo_no_07.pdf</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/44/pl_994_parecer_legislativo_no_08.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/44/pl_994_parecer_legislativo_no_08.pdf</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/45/parecer-leg-009-cfo_plo-995-abre-credito-suplementar.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/45/parecer-leg-009-cfo_plo-995-abre-credito-suplementar.pdf</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/46/pl_996_parecer_legislativo_no_10.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/46/pl_996_parecer_legislativo_no_10.pdf</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/47/parecer_legislativo_11-2023_cfo.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/47/parecer_legislativo_11-2023_cfo.pdf</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/74/par-legislativo-012-rq-leg-020-mesa-licenca-marcha-a-brasilia-vereador-marcos.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/74/par-legislativo-012-rq-leg-020-mesa-licenca-marcha-a-brasilia-vereador-marcos.pdf</t>
   </si>
   <si>
     <t>Concessão de licença ao Vereador SEBASTIÃO MARCOS DOS REIS para desempenhar missão temporária, de caráter representativo, mediante participação no evento “XXIV Marcha à Brasília em Defesa dos Municípios”.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/75/par-legislativo-013-rq-leg-021-mesa-licenca-marcha-a-brasilia-vereador-josue.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/75/par-legislativo-013-rq-leg-021-mesa-licenca-marcha-a-brasilia-vereador-josue.pdf</t>
   </si>
   <si>
     <t>Concessão de licença ao Vereador JOSUÉ SEVERINO DA SILVA para desempenhar missão temporária, de caráter representativo, mediante participação no evento “XXIV Marcha à Brasília em Defesa dos Municípios”.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/76/par-legislativo-014-rq-leg-022-mesa-licenca-marcha-a-brasilia-vereadora-cecilia.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/76/par-legislativo-014-rq-leg-022-mesa-licenca-marcha-a-brasilia-vereadora-cecilia.pdf</t>
   </si>
   <si>
     <t>Concessão de licença à Vereadora CECILIA MARIA DA SILVA ALMEIDA para desempenhar missão temporária, de caráter representativo, mediante participação no evento “XXIV Marcha à Brasília em Defesa dos Municípios”.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/58/par-legislativo-015-cfo-plo-998-perdas-inflacionarias-subsidio-executivo.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/58/par-legislativo-015-cfo-plo-998-perdas-inflacionarias-subsidio-executivo.pdf</t>
   </si>
   <si>
     <t>Concede reposição das perdas inflacionárias aos agentes políticos do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/71/par-legislativo-016-cljp-pr-087-perdas-inflacionarias-legislativo.doc</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/71/par-legislativo-016-cljp-pr-087-perdas-inflacionarias-legislativo.doc</t>
   </si>
   <si>
     <t>Concede reposição das perdas inflacionárias aos agentes políticos do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/72/par-legislativo-017-cfo-pr-087-perdas-inflacionarias-legislativo.doc</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/72/par-legislativo-017-cfo-pr-087-perdas-inflacionarias-legislativo.doc</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/59/par-legislativo-018-cfo-plo-999-abre-creditos-suplementares.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/59/par-legislativo-018-cfo-plo-999-abre-creditos-suplementares.pdf</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_lei_1000_parecer_leg_19.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_lei_1000_parecer_leg_19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste do valor do benefício do vale alimentação dos servidores públicos municipais, altera a Lei nº 302/2005, que o instituiu e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_lei_1000_parecer_leg_20.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_lei_1000_parecer_leg_20.pdf</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/65/par-legislativo-021-cljpm-plo-1001-reajusta-vencimentos-executivo.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/65/par-legislativo-021-cljpm-plo-1001-reajusta-vencimentos-executivo.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Ordinária nº 1001/2023 que concede reajuste aos servidores públicos do Poder Executivo do Município de Tocos do Moji, altera as Lei Nº 451/2009 e 452/2009, e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/66/par-legislativo-022-cfo-plo-1001-reajusta-vencimentos-executivo.doc</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/66/par-legislativo-022-cfo-plo-1001-reajusta-vencimentos-executivo.doc</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/67/par-legislativo-023-cljpm-plo-1002-reajusta-cartao-alimentacao.doc</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/67/par-legislativo-023-cljpm-plo-1002-reajusta-cartao-alimentacao.doc</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Ordinária nº 1002/2023 que dispõe sobre reajuste do valor do benefício do Cartão Alimentação dos servidores públicos municipais da Câmara Municipal e altera a Lei Ordinária nº 617, de 12 de junho de 2014, que o instituiu e dá outras providências.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/68/par-legislativo-024-cfo-plo-1002-reajusta-cartao-alimentacao.doc</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/68/par-legislativo-024-cfo-plo-1002-reajusta-cartao-alimentacao.doc</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/69/par-legislativo-025-cljpm-plo-1003-reajusta-vencimentos-camara.doc</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/69/par-legislativo-025-cljpm-plo-1003-reajusta-vencimentos-camara.doc</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Ordinária nº 1003/2023 que concede reajuste aos servidores públicos do Poder Legislativo, revoga dispositivo e altera o Anexo Único da Lei Ordinária nº 843, de 26 de novembro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/70/par-legislativo-026-cfo-plo-1002-reajusta-vencimentos-camara.doc</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/70/par-legislativo-026-cfo-plo-1002-reajusta-vencimentos-camara.doc</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/77/par-legislativo-027-rq-leg-028-mesa-licenca-marcha-a-brasilia-vereadores.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/77/par-legislativo-027-rq-leg-028-mesa-licenca-marcha-a-brasilia-vereadores.pdf</t>
   </si>
   <si>
     <t>Requer concessão de licença aos Vereadores que menciona para desempenhar missão temporária, de caráter representativo, mediante participação no evento “XXIV Marcha à Brasília em Defesa dos Municípios”.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/86/par-leg-028-cljpm-pr-085-atas.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/86/par-leg-028-cljpm-pr-085-atas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Resolução nº 85/2023 que estabelece as regras para a elaboração e organização da Atas das Sessões Plenárias e das Reuniões Comissões da Câmara Municipal de Tocos do Moji, MG, conforme determina o § 8º do art. 43 e o § 5º do art. 130 do Regimento Interno da Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/87/par-leg-029-cljpm-pr-86-cargos-efetivos-atribuicoes-promocao.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/87/par-leg-029-cljpm-pr-86-cargos-efetivos-atribuicoes-promocao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Resolução nº 86/2023 que altera e acrescenta dispositivos a Resolução nº 24, de 24 de maio de 2011 que cria os Cargos Efetivos do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/88/par-leg-030-cljpm-pdl-038-revoga-dl-31-atas.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/88/par-leg-030-cljpm-pdl-038-revoga-dl-31-atas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Decreto Legislativo nº 38/2023 que revoga o Decreto Legislativo nº 31, de 13 de abril de 2017, que regulamenta o § 6º do art. 43 e o § 5º do art. 130 do Regimento Interno da Câmara Municipal para estabelecer as regras para a elaboração e digitação de atas das reuniões do Plenário e de Comissões da Câmara Municipal de Tocos do Moji, MG.</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/89/par-leg-031-cljp-plo-1004-majora-ch-enfermeiro.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/89/par-leg-031-cljp-plo-1004-majora-ch-enfermeiro.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Ordinária nº 1004/2023 que autoriza o Poder Executivo a majorar a carga horária e o vencimento do cargo efetivo de Enfermeiro, e dá outras providências.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/90/par-leg-032-cao_plo-1004-majora-ch-enfermeiro.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/90/par-leg-032-cao_plo-1004-majora-ch-enfermeiro.pdf</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/91/par-leg-033-cfo_plo-1004-majora-ch-enfermeiro.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/91/par-leg-033-cfo_plo-1004-majora-ch-enfermeiro.pdf</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/92/par-leg-034-cfo-plo-1005-abre-creditos-suplementares.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/92/par-leg-034-cfo-plo-1005-abre-creditos-suplementares.pdf</t>
   </si>
   <si>
     <t>Parecer legislativo sobre o Projeto de Lei Ordinária nº 1005/2023 que abre Créditos Suplementares nas dotações orçamentárias vigentes do Município.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/97/par-leg-035-clj-rq-moc-002-pesar-falecimento-sinfronio.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/97/par-leg-035-clj-rq-moc-002-pesar-falecimento-sinfronio.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Requerimento de Moção nº 2/2023, de pesar que se faz pelo falecimento do Senhor Sinfronio Andrade ocorrido no dia 7 de março de 2023.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/98/par-leg-036-cljpm-pr-088-altera-ri-sapl-carater-experimental.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/98/par-leg-036-cljpm-pr-088-altera-ri-sapl-carater-experimental.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Resolução nº 88/2023 que implanta o Sistema de Apoio ao Processo Legislativo – SAPL, em caráter experimental e para fins de publicação, no âmbito da Câmara Municipal de Tocos do Moji, altera o Regimento Interno da Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/99/par-leg-037-cljp-plo-1006-extingue-altera-cargo-efetivo-enfermeiro.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/99/par-leg-037-cljp-plo-1006-extingue-altera-cargo-efetivo-enfermeiro.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Ordinária nº 1006/2023 que extingue o cargo de Enfermeiro, reenquadra servidor, amplia número de vagas, altera a denominação, e dá outras providências.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/100/par-leg-038-cao-plo-1006-extingue-altera-cargo-efetivo-enfermeiro.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/100/par-leg-038-cao-plo-1006-extingue-altera-cargo-efetivo-enfermeiro.pdf</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/102/par-leg-039-cfo-plo-1006-extingue-altera-cargo-efetivo-enfermeiro.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/102/par-leg-039-cfo-plo-1006-extingue-altera-cargo-efetivo-enfermeiro.pdf</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/108/par-leg-040-cfo-plo-1007-abre-credito-especial-cameras-seguranca.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/108/par-leg-040-cfo-plo-1007-abre-credito-especial-cameras-seguranca.pdf</t>
   </si>
   <si>
     <t>Parecer legislativo sobre o PROJETO DE LEI ORDINÁRIA Nº 1007/2023 que altera o Plano Plurianual (PPA 2022/2025) instituído pela Lei Municipal nº 891/2021, para criar a ação orçamentária Tocos do Moji com mais Segurança e Abre Crédito Especial no Orçamento do Município no valor de R$ 350.000,00 (trezentos e cinquenta mil reais), e dá outras providências.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/109/par-leg-041-cfo-plo-1008-abre-credito-suplementar.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/109/par-leg-041-cfo-plo-1008-abre-credito-suplementar.pdf</t>
   </si>
   <si>
     <t>Parecer legislativo sobre o Projeto de Lei Ordinária nº 1008/2023 que abre Crédito Suplementar na dotação orçamentária vigente do Município.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/120/par-leg-042-mesa-rq-leg-033-licenca-38-congresso-mm-marcos.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/120/par-leg-042-mesa-rq-leg-033-licenca-38-congresso-mm-marcos.pdf</t>
   </si>
   <si>
     <t>Concessão de licença ao Vereador SEBASTIÃO MARCOS DOS REIS para desempenhar missão temporária, de caráter representativo, mediante participação no evento “38º Congresso Mineiro de Municípios”, nos dias 9 e 10 de maio de 2023, na cidade de Belo Horizonte, MG, organizado pela Associação Mineira de Municípios – AMM.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/121/par-leg-043-mesa-rq-leg-034-licenca-38-congresso-mm-josue.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/121/par-leg-043-mesa-rq-leg-034-licenca-38-congresso-mm-josue.pdf</t>
   </si>
   <si>
     <t>Concessão de licença ao Vereador JOSUE SEVERINO DA SILVA para desempenhar missão temporária, de caráter representativo, mediante participação no evento “38º Congresso Mineiro de Municípios”, nos dias 9 e 10 de maio de 2023, na cidade de Belo Horizonte, MG, organizado pela Associação Mineira de Municípios – AMM.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/122/par-leg-044-mesa-rq-leg-035-licenca-38-congresso-mm-cecilia.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/122/par-leg-044-mesa-rq-leg-035-licenca-38-congresso-mm-cecilia.pdf</t>
   </si>
   <si>
     <t>Concessão de licença à Vereadora CECÍLIA MARIA DA SILVA ALMEIDA para desempenhar missão temporária, de caráter representativo, mediante participação no evento “38º Congresso Mineiro de Municípios”, nos dias 9 e 10 de maio de 2023, na cidade de Belo Horizonte, MG, organizado pela Associação Mineira de Municípios – AMM.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/123/par-leg-045-mesa-rq-leg-036-licenca-38-congresso-m-m-denis.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/123/par-leg-045-mesa-rq-leg-036-licenca-38-congresso-m-m-denis.pdf</t>
   </si>
   <si>
     <t>Concessão de licença ao Vereador DENIS HENRIQUE DE FARIA para desempenhar missão temporária, de caráter representativo, mediante participação no evento “38º Congresso Mineiro de Municípios”, nos dias 9 e 10 de maio de 2023, na cidade de Belo Horizonte, MG, organizado pela Associação Mineira de Municípios – AMM.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/124/par-leg-046-rq-leg-037-mesa-licenca-38-congresso-m-m-ivan--outros.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/124/par-leg-046-rq-leg-037-mesa-licenca-38-congresso-m-m-ivan--outros.pdf</t>
   </si>
   <si>
     <t>Requer concessão de licença aos Vereadores que menciona para desempenhar missão temporária, de caráter representativo, mediante participação no evento “38º Congresso Mineiro de Municípios”, nos dias 9 e 10 de maio de 2023, na cidade de Belo Horizonte, MG, organizado pela Associação Mineira de Municípios – AMM.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/125/par-leg-047-mesa-rq-leg-038-licenca-13-engitec-denis.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/125/par-leg-047-mesa-rq-leg-038-licenca-13-engitec-denis.pdf</t>
   </si>
   <si>
     <t>Concessão de licença ao Vereador DENIS HENRIQUE DE FARIA para desempenhar missão temporária, de caráter representativo, mediante participação no evento “13º EnGITEC - Encontro Nacional do Grupo Interlegis de Tecnologia, no período de 13 a 23 de junho de 2023, na cidade de Brasília, DF, organizado pelo Instituto Sezerdello Corrêa – ISC, do Tribunal de Contas da União”.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/129/par-leg-048-cljp-plo-1010-permissao-uso-festa-fernandes-sertao.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/129/par-leg-048-cljp-plo-1010-permissao-uso-festa-fernandes-sertao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Ordinária nº 1010/2023 que que “Autoriza o Executivo Municipal a realizar Permissão de Uso gracioso de logradouros públicos em favor da Paróquia Nossa Senhora Aparecida, do Município de Tocos do Moji, e dá outras providências”.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/130/par-leg-049-cao-plo-1010-permissao-uso-festa-fernandes-sertao.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/130/par-leg-049-cao-plo-1010-permissao-uso-festa-fernandes-sertao.pdf</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Impug</t>
   </si>
   <si>
     <t>Impugnação</t>
   </si>
   <si>
     <t>Gabinete do Presidente - Gab Pres</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/73/impugnacao-no-1-2023-ao-pr-84-2022.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/73/impugnacao-no-1-2023-ao-pr-84-2022.pdf</t>
   </si>
   <si>
     <t>Impugnação total ao Projeto de Resolução nº 84/2022 aprovado na 2ª Sessão Plenária Ordinária da 3ª Sessão Legislativa Ordinária da 7ª Legislatura, realizada em 14 de fevereiro de 2023, que “altera o Regimento Interno da Câmara Municipal de Tocos do Moji, MG, para implantar os Processos Administrativo e Legislativo Eletrônicos e regulamentar o uso das Ferramentas Tecnológicas no âmbito da Câmara Municipal de Tocos do Moji e dá outras providências”.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>PPTCE</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado de Minas Gerais</t>
   </si>
   <si>
-    <t>https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/131/parecer-previo-tce-mg-001-2023-processo-1120981-contas-2021.pdf</t>
+    <t>http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/131/parecer-previo-tce-mg-001-2023-processo-1120981-contas-2021.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais exarado no Processo nº 1120981 sobre a Prestação de Contas do Executivo Municipal do Exercício de 2021, comunicado a esta Câmara Municipal pelo Ofício nº 8612/2023, de 18 de maio de 2023, protocolado em 29 de maio de 2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1410,68 +1410,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/13/plo-991-altera-lei-843-2019-plano-carreira-legislativo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_no_992_-_cria_vagas_-_motorista_-_docs_anexos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_no_993_-_cria_vagas_-_auxiliar_adm.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_no_994_-_creditos_suplementares_-_contrapartida_aquisicao_onibus_45_lugares.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_no_995_-_creditos_suplementares_-_sistema_positivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_no_996_-_creditos_especial_-_cnmj_amm_e_cisamesp.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_1000_-_reajuste_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/52/plo-1002-altera-valor-cartao-alimentacao-camara.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/54/plo-1003-reajuste-vencimentos-camara-altera-lo-843-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/105/plo-1007-abre-credito-especial-cameras-seguranca.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/106/plo-1008-abre-credito-suplementar-pavimentacao-estradas-vicinais.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/111/plo-1009-diretrizes-orcamentarias-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/112/plo-1010-permissao-uso-logradouros-publicos-festa-distritos-fernandes-e-sertao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_resolucao_85-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_resolucao_86-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/95/projeto-res-088-implanta-sapl-carater-experimental-altera-ri.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/126/projeto-res-089-altera-res-089-2015-diarias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/36/projeto_de_decreto_legislativo_38-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/14/rq-leg-015-urgencia-pl-991-2023_plano-carreira-servidores-legislativo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/16/oficio_10_-_pedido_de_urgencia_-_votacao_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/18/oficio_11.2023_-_pedido_de_urgencia_-_votacao_projeto_de_lei_993.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/22/oficio_12.2023_-_pedido_de_urgencia_-_votacao_projeto_de_lei_994j_995_e_996.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/24/oficio_14.2023_-_votacao_projeto_de_lei_no_997_-_pedido_de_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/31/requerimento_legislativo_23-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/51/oficio_21.2023_-_pedido_de_urgencia_-_votacao_projeto_de_lei_999_1000_e_1001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/53/rq-leg-026-urgencia-plo-1002-altera-valor-cartao-alimentacao-camara.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/55/rq-leg-027-urgencia-plo-1003-reajuste-vencimentos-camara.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/83/rq-leg-029-urgencia-plo-1004-oficio-38-2023-majora-ch-enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/85/rq-leg-030-oficio-39-2023-urgencia-plo-1005-creditos-suplementares.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/94/rq-leg-031-oficio-41-2023-urgencia-plo-1006-cargo-enfermeiro-speo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/107/rq-leg-032-of-057-2023-pedido-urgencia-tramitacao-plo-1007-e-1008.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/113/rq-leg-033-dispensa-para-participar-38-congresso-mineiro-municipios-marcos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/114/rq-leg-034-dispensa-para-participar-38-congresso-mineiro-municipios-josue.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/115/rq-leg-035-dispensa-para-participar-38-congresso-mineiro-municipios-cecilia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/116/rq-leg-036-dispensa-para-participar-38-congresso-mineiro-municipios-denis.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/117/rq-leg-037-licenca-congresso-m-m-ivan--outros.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/118/rq-leg-038-licenca-13-engitec-denis.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/119/rq-leg-039-of-61-2023-urgencia-plo-1010.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/96/rq-moc-002-pesar-falecimento-sinfronio-andrade.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/78/indicacao-01-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/79/indicacao-02-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/61/emenda-001-plo-1000-reajusta-vale-alimentacao.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/62/emenda-002-plo-1000-reajusta-vale-alimentacao.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/63/emenda-003-plo-1000-reajusta-vale-alimentacao.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/101/emenda-004-plo-1006-extingue-altera-cargo-efetivo-enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/110/emenda-005-projeto-res-088-altera-ri-modificativa-supressiva.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/127/emenda-006-proj-res-085-regras-elaboracao-e-organizacao-atas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/128/emenda-007-proj-res-086-alt-res-024-2011-cargos-efetivos-legislativo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/39/pl_993_parecer_legislativo_no_03.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/40/pl_992_parecer_legislativo_no_04.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/41/pl_993_parecer_legislativo_no_05.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/42/pl_992_parecer_legislativo_no_06.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/43/pl_993_parecer_legislativo_no_07.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/44/pl_994_parecer_legislativo_no_08.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/45/parecer-leg-009-cfo_plo-995-abre-credito-suplementar.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/46/pl_996_parecer_legislativo_no_10.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/47/parecer_legislativo_11-2023_cfo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/74/par-legislativo-012-rq-leg-020-mesa-licenca-marcha-a-brasilia-vereador-marcos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/75/par-legislativo-013-rq-leg-021-mesa-licenca-marcha-a-brasilia-vereador-josue.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/76/par-legislativo-014-rq-leg-022-mesa-licenca-marcha-a-brasilia-vereadora-cecilia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/58/par-legislativo-015-cfo-plo-998-perdas-inflacionarias-subsidio-executivo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/71/par-legislativo-016-cljp-pr-087-perdas-inflacionarias-legislativo.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/72/par-legislativo-017-cfo-pr-087-perdas-inflacionarias-legislativo.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/59/par-legislativo-018-cfo-plo-999-abre-creditos-suplementares.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_lei_1000_parecer_leg_19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_lei_1000_parecer_leg_20.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/65/par-legislativo-021-cljpm-plo-1001-reajusta-vencimentos-executivo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/66/par-legislativo-022-cfo-plo-1001-reajusta-vencimentos-executivo.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/67/par-legislativo-023-cljpm-plo-1002-reajusta-cartao-alimentacao.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/68/par-legislativo-024-cfo-plo-1002-reajusta-cartao-alimentacao.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/69/par-legislativo-025-cljpm-plo-1003-reajusta-vencimentos-camara.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/70/par-legislativo-026-cfo-plo-1002-reajusta-vencimentos-camara.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/77/par-legislativo-027-rq-leg-028-mesa-licenca-marcha-a-brasilia-vereadores.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/86/par-leg-028-cljpm-pr-085-atas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/87/par-leg-029-cljpm-pr-86-cargos-efetivos-atribuicoes-promocao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/88/par-leg-030-cljpm-pdl-038-revoga-dl-31-atas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/89/par-leg-031-cljp-plo-1004-majora-ch-enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/90/par-leg-032-cao_plo-1004-majora-ch-enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/91/par-leg-033-cfo_plo-1004-majora-ch-enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/92/par-leg-034-cfo-plo-1005-abre-creditos-suplementares.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/97/par-leg-035-clj-rq-moc-002-pesar-falecimento-sinfronio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/98/par-leg-036-cljpm-pr-088-altera-ri-sapl-carater-experimental.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/99/par-leg-037-cljp-plo-1006-extingue-altera-cargo-efetivo-enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/100/par-leg-038-cao-plo-1006-extingue-altera-cargo-efetivo-enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/102/par-leg-039-cfo-plo-1006-extingue-altera-cargo-efetivo-enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/108/par-leg-040-cfo-plo-1007-abre-credito-especial-cameras-seguranca.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/109/par-leg-041-cfo-plo-1008-abre-credito-suplementar.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/120/par-leg-042-mesa-rq-leg-033-licenca-38-congresso-mm-marcos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/121/par-leg-043-mesa-rq-leg-034-licenca-38-congresso-mm-josue.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/122/par-leg-044-mesa-rq-leg-035-licenca-38-congresso-mm-cecilia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/123/par-leg-045-mesa-rq-leg-036-licenca-38-congresso-m-m-denis.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/124/par-leg-046-rq-leg-037-mesa-licenca-38-congresso-m-m-ivan--outros.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/125/par-leg-047-mesa-rq-leg-038-licenca-13-engitec-denis.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/129/par-leg-048-cljp-plo-1010-permissao-uso-festa-fernandes-sertao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/130/par-leg-049-cao-plo-1010-permissao-uso-festa-fernandes-sertao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/73/impugnacao-no-1-2023-ao-pr-84-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/131/parecer-previo-tce-mg-001-2023-processo-1120981-contas-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/13/plo-991-altera-lei-843-2019-plano-carreira-legislativo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_no_992_-_cria_vagas_-_motorista_-_docs_anexos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_no_993_-_cria_vagas_-_auxiliar_adm.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_no_994_-_creditos_suplementares_-_contrapartida_aquisicao_onibus_45_lugares.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_no_995_-_creditos_suplementares_-_sistema_positivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_no_996_-_creditos_especial_-_cnmj_amm_e_cisamesp.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_1000_-_reajuste_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/52/plo-1002-altera-valor-cartao-alimentacao-camara.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/54/plo-1003-reajuste-vencimentos-camara-altera-lo-843-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/105/plo-1007-abre-credito-especial-cameras-seguranca.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/106/plo-1008-abre-credito-suplementar-pavimentacao-estradas-vicinais.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/111/plo-1009-diretrizes-orcamentarias-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/112/plo-1010-permissao-uso-logradouros-publicos-festa-distritos-fernandes-e-sertao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_resolucao_85-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_resolucao_86-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/95/projeto-res-088-implanta-sapl-carater-experimental-altera-ri.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/126/projeto-res-089-altera-res-089-2015-diarias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/36/projeto_de_decreto_legislativo_38-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/14/rq-leg-015-urgencia-pl-991-2023_plano-carreira-servidores-legislativo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/16/oficio_10_-_pedido_de_urgencia_-_votacao_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/18/oficio_11.2023_-_pedido_de_urgencia_-_votacao_projeto_de_lei_993.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/22/oficio_12.2023_-_pedido_de_urgencia_-_votacao_projeto_de_lei_994j_995_e_996.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/24/oficio_14.2023_-_votacao_projeto_de_lei_no_997_-_pedido_de_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/31/requerimento_legislativo_23-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/51/oficio_21.2023_-_pedido_de_urgencia_-_votacao_projeto_de_lei_999_1000_e_1001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/53/rq-leg-026-urgencia-plo-1002-altera-valor-cartao-alimentacao-camara.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/55/rq-leg-027-urgencia-plo-1003-reajuste-vencimentos-camara.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/83/rq-leg-029-urgencia-plo-1004-oficio-38-2023-majora-ch-enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/85/rq-leg-030-oficio-39-2023-urgencia-plo-1005-creditos-suplementares.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/94/rq-leg-031-oficio-41-2023-urgencia-plo-1006-cargo-enfermeiro-speo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/107/rq-leg-032-of-057-2023-pedido-urgencia-tramitacao-plo-1007-e-1008.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/113/rq-leg-033-dispensa-para-participar-38-congresso-mineiro-municipios-marcos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/114/rq-leg-034-dispensa-para-participar-38-congresso-mineiro-municipios-josue.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/115/rq-leg-035-dispensa-para-participar-38-congresso-mineiro-municipios-cecilia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/116/rq-leg-036-dispensa-para-participar-38-congresso-mineiro-municipios-denis.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/117/rq-leg-037-licenca-congresso-m-m-ivan--outros.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/118/rq-leg-038-licenca-13-engitec-denis.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/119/rq-leg-039-of-61-2023-urgencia-plo-1010.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/96/rq-moc-002-pesar-falecimento-sinfronio-andrade.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/78/indicacao-01-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/79/indicacao-02-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/61/emenda-001-plo-1000-reajusta-vale-alimentacao.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/62/emenda-002-plo-1000-reajusta-vale-alimentacao.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/63/emenda-003-plo-1000-reajusta-vale-alimentacao.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/101/emenda-004-plo-1006-extingue-altera-cargo-efetivo-enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/110/emenda-005-projeto-res-088-altera-ri-modificativa-supressiva.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/127/emenda-006-proj-res-085-regras-elaboracao-e-organizacao-atas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/128/emenda-007-proj-res-086-alt-res-024-2011-cargos-efetivos-legislativo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/39/pl_993_parecer_legislativo_no_03.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/40/pl_992_parecer_legislativo_no_04.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/41/pl_993_parecer_legislativo_no_05.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/42/pl_992_parecer_legislativo_no_06.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/43/pl_993_parecer_legislativo_no_07.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/44/pl_994_parecer_legislativo_no_08.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/45/parecer-leg-009-cfo_plo-995-abre-credito-suplementar.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/46/pl_996_parecer_legislativo_no_10.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/47/parecer_legislativo_11-2023_cfo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/74/par-legislativo-012-rq-leg-020-mesa-licenca-marcha-a-brasilia-vereador-marcos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/75/par-legislativo-013-rq-leg-021-mesa-licenca-marcha-a-brasilia-vereador-josue.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/76/par-legislativo-014-rq-leg-022-mesa-licenca-marcha-a-brasilia-vereadora-cecilia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/58/par-legislativo-015-cfo-plo-998-perdas-inflacionarias-subsidio-executivo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/71/par-legislativo-016-cljp-pr-087-perdas-inflacionarias-legislativo.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/72/par-legislativo-017-cfo-pr-087-perdas-inflacionarias-legislativo.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/59/par-legislativo-018-cfo-plo-999-abre-creditos-suplementares.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_lei_1000_parecer_leg_19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_lei_1000_parecer_leg_20.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/65/par-legislativo-021-cljpm-plo-1001-reajusta-vencimentos-executivo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/66/par-legislativo-022-cfo-plo-1001-reajusta-vencimentos-executivo.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/67/par-legislativo-023-cljpm-plo-1002-reajusta-cartao-alimentacao.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/68/par-legislativo-024-cfo-plo-1002-reajusta-cartao-alimentacao.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/69/par-legislativo-025-cljpm-plo-1003-reajusta-vencimentos-camara.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/70/par-legislativo-026-cfo-plo-1002-reajusta-vencimentos-camara.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/77/par-legislativo-027-rq-leg-028-mesa-licenca-marcha-a-brasilia-vereadores.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/86/par-leg-028-cljpm-pr-085-atas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/87/par-leg-029-cljpm-pr-86-cargos-efetivos-atribuicoes-promocao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/88/par-leg-030-cljpm-pdl-038-revoga-dl-31-atas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/89/par-leg-031-cljp-plo-1004-majora-ch-enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/90/par-leg-032-cao_plo-1004-majora-ch-enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/91/par-leg-033-cfo_plo-1004-majora-ch-enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/92/par-leg-034-cfo-plo-1005-abre-creditos-suplementares.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/97/par-leg-035-clj-rq-moc-002-pesar-falecimento-sinfronio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/98/par-leg-036-cljpm-pr-088-altera-ri-sapl-carater-experimental.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/99/par-leg-037-cljp-plo-1006-extingue-altera-cargo-efetivo-enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/100/par-leg-038-cao-plo-1006-extingue-altera-cargo-efetivo-enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/102/par-leg-039-cfo-plo-1006-extingue-altera-cargo-efetivo-enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/108/par-leg-040-cfo-plo-1007-abre-credito-especial-cameras-seguranca.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/109/par-leg-041-cfo-plo-1008-abre-credito-suplementar.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/120/par-leg-042-mesa-rq-leg-033-licenca-38-congresso-mm-marcos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/121/par-leg-043-mesa-rq-leg-034-licenca-38-congresso-mm-josue.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/122/par-leg-044-mesa-rq-leg-035-licenca-38-congresso-mm-cecilia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/123/par-leg-045-mesa-rq-leg-036-licenca-38-congresso-m-m-denis.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/124/par-leg-046-rq-leg-037-mesa-licenca-38-congresso-m-m-ivan--outros.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/125/par-leg-047-mesa-rq-leg-038-licenca-13-engitec-denis.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/129/par-leg-048-cljp-plo-1010-permissao-uso-festa-fernandes-sertao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/130/par-leg-049-cao-plo-1010-permissao-uso-festa-fernandes-sertao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/73/impugnacao-no-1-2023-ao-pr-84-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tocosdomoji.mg.leg.br/media/sapl/public/materialegislativa/2023/131/parecer-previo-tce-mg-001-2023-processo-1120981-contas-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="70.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="163.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="163" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>